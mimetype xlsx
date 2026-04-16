--- v3 (2026-03-01)
+++ v4 (2026-04-16)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c2837cabf240c7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c17b7785fb848e89ff8919fdac11c7a.psmdcp" Id="R50699c3c4df441b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f33db83e8549d7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f74b0958332a4114925d106fb39e1eb5.psmdcp" Id="R922b47d1060a4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-9" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0.####"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf160dc25f744c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7310022d6e4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в рублях с начала года заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>