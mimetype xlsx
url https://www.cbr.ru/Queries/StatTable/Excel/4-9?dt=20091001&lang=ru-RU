--- v4 (2026-04-16)
+++ v5 (2026-06-04)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f33db83e8549d7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f74b0958332a4114925d106fb39e1eb5.psmdcp" Id="R922b47d1060a4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red61ab7ffc6043f1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/930d3397a57b4193a10e4afbd3dad024.psmdcp" Id="Rb62b873585484a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-9" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0.####"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7310022d6e4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ceb940f7164010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в рублях с начала года заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>