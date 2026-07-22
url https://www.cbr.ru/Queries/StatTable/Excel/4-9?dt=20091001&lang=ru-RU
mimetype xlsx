--- v5 (2026-06-04)
+++ v6 (2026-07-22)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red61ab7ffc6043f1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/930d3397a57b4193a10e4afbd3dad024.psmdcp" Id="Rb62b873585484a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a24436b24e04f6c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04f3c810062644c6a7d325f174e7b325.psmdcp" Id="R8fc6b460352d41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-9" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0.####"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ceb940f7164010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7131ed410c0f433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в рублях с начала года заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>