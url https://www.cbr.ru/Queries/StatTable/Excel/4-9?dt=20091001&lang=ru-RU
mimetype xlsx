--- v6 (2026-07-22)
+++ v7 (2026-09-10)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a24436b24e04f6c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04f3c810062644c6a7d325f174e7b325.psmdcp" Id="R8fc6b460352d41c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39afec05874e46ee" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5df27f3f62cf41d3b0175b18c1af09d1.psmdcp" Id="Rd5d1ee2317314d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-9" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0.####"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7131ed410c0f433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d3c6d5a28f4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в рублях с начала года заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>