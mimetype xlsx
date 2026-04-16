--- v3 (2026-03-02)
+++ v4 (2026-04-16)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4704063dc54f435b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57eb05deb5684db1b20dcb8c2b0b17c8.psmdcp" Id="R0eb89b5270194fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58eacc19d0e4635" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d371ff829434404e9d0a9aa56b5eb0f0.psmdcp" Id="Rab090198d71a4012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-5" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0d5e618bf74ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d2754310324424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Outstanding Amount of Loans Granted to Resident Individuals</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>million rubles</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>