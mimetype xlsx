--- v4 (2026-04-16)
+++ v5 (2026-06-02)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58eacc19d0e4635" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d371ff829434404e9d0a9aa56b5eb0f0.psmdcp" Id="Rab090198d71a4012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63488bc2c9c04fad" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3f908107b2a4fbb96e17a7a23312eb4.psmdcp" Id="R0f9a2c07591446d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-5" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d2754310324424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ef9909e9034b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Outstanding Amount of Loans Granted to Resident Individuals</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>million rubles</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>