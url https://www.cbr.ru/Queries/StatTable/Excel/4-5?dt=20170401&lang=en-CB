--- v5 (2026-06-02)
+++ v6 (2026-07-26)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63488bc2c9c04fad" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3f908107b2a4fbb96e17a7a23312eb4.psmdcp" Id="R0f9a2c07591446d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a5176feb864213" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/413751da0e5e43a5b6d870023f21963f.psmdcp" Id="R6dc053cfdef84ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-5" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ef9909e9034b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498789d562d2466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Outstanding Amount of Loans Granted to Resident Individuals</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>million rubles</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>