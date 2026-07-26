--- v6 (2026-07-26)
+++ v7 (2026-07-26)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a5176feb864213" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/413751da0e5e43a5b6d870023f21963f.psmdcp" Id="R6dc053cfdef84ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62bf798ff484d62" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73c6496c4ecc431481d290c07bdcd35d.psmdcp" Id="R1ba99c47215c4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-5" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498789d562d2466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b20f05d62f4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Outstanding Amount of Loans Granted to Resident Individuals</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>million rubles</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>