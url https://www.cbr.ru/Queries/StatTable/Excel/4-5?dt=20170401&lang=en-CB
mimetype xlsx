--- v7 (2026-07-26)
+++ v8 (2026-09-09)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62bf798ff484d62" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73c6496c4ecc431481d290c07bdcd35d.psmdcp" Id="R1ba99c47215c4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1996640991a4e51" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8743803a68e433ca43dcedb98682e0d.psmdcp" Id="R17c29877c6d14ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-5" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -74,51 +74,51 @@
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b20f05d62f4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ad62022b464b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Outstanding Amount of Loans Granted to Resident Individuals</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>million rubles</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>