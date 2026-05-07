--- v2 (2026-03-20)
+++ v3 (2026-05-07)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947aad9e03984ff8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048dc5319bc84d06b332a4b9eb233e26.psmdcp" Id="Rcee9e946178c45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019f609f357945fe" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/072320c669e14c1b9be4635336fe25f8.psmdcp" Id="R885ae7470d4c41e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-10" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -70,51 +70,51 @@
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e7f91e59d8412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31c88dbfb944b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в иностранной валюте с начала года физическим лицам-резидентам - заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>