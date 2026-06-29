--- v3 (2026-05-07)
+++ v4 (2026-06-29)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019f609f357945fe" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/072320c669e14c1b9be4635336fe25f8.psmdcp" Id="R885ae7470d4c41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411a0543071d4d0c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6d50ab28b5d4b528a23cf8a0275082d.psmdcp" Id="R748e543e23fc4838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-10" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -70,51 +70,51 @@
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31c88dbfb944b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1f7b91e7974d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в иностранной валюте с начала года физическим лицам-резидентам - заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>