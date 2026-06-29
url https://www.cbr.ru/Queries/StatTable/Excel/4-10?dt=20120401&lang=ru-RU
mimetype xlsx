--- v4 (2026-06-29)
+++ v5 (2026-06-29)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411a0543071d4d0c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6d50ab28b5d4b528a23cf8a0275082d.psmdcp" Id="R748e543e23fc4838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b722fc83394a89" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca78f3e0cf5f487789357286202bea26.psmdcp" Id="R898d64cdda164453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-10" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -70,51 +70,51 @@
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1f7b91e7974d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b8506adf944707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в иностранной валюте с начала года физическим лицам-резидентам - заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>