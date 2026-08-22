--- v5 (2026-06-29)
+++ v6 (2026-08-22)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b722fc83394a89" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca78f3e0cf5f487789357286202bea26.psmdcp" Id="R898d64cdda164453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c272b755a24b37" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62948b7a6d764f4e8a6c29e7b2d77fea.psmdcp" Id="Ra809e88ac971482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-10" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -70,51 +70,51 @@
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b8506adf944707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra484666c61324078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в иностранной валюте с начала года физическим лицам-резидентам - заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>