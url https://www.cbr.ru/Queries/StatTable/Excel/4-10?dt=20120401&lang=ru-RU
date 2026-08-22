--- v6 (2026-08-22)
+++ v7 (2026-08-22)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c272b755a24b37" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62948b7a6d764f4e8a6c29e7b2d77fea.psmdcp" Id="Ra809e88ac971482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36af8f00ee4245fb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f437b81956a049e98ba3af259ae91b20.psmdcp" Id="R12a5b478f6bb48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
     <x:sheet name="4-10" sheetId="1" r:id="rId1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:charset val="204"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -70,51 +70,51 @@
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" fontId="0"/>
     <x:xf numFmtId="2" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra484666c61324078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93b7ac6e2c248a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:is>
           <x:t>Региональная структура ипотечных жилищных кредитов, предоставленных в иностранной валюте с начала года физическим лицам-резидентам - заемщикам различных регионов</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="inlineStr">
         <x:is>
           <x:t>млн.руб.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="5" t="inlineStr">
         <x:is>
           <x:t>Наименование федерального округа местоположения кредитной организации, предоставляющей ипотечные жилищные кредиты</x:t>
         </x:is>
       </x:c>